--- v0 (2026-06-15)
+++ v1 (2026-06-15)
@@ -4439,65 +4439,65 @@
   <si>
     <t>مقياس الصحة النفسية للشباب</t>
   </si>
   <si>
     <t>9789770510957</t>
   </si>
   <si>
     <t>مقياس الصحة النفسية للشباب المعايير المصرية والسعودية</t>
   </si>
   <si>
     <t>مقياس الصراع النفسى</t>
   </si>
   <si>
     <t>60000000318</t>
   </si>
   <si>
     <t>مقياس الصراعات الزواجية</t>
   </si>
   <si>
     <t>د. ناريمان محمد رفاعى</t>
   </si>
   <si>
     <t>60000000536</t>
   </si>
   <si>
+    <t xml:space="preserve">مقياس الصلابة النفسية </t>
+  </si>
+  <si>
+    <t xml:space="preserve">د. نبيل محمد الفحل </t>
+  </si>
+  <si>
+    <t>9789770533505</t>
+  </si>
+  <si>
     <t>مقياس الصلابة النفسية</t>
   </si>
   <si>
     <t>60000000788</t>
   </si>
   <si>
-    <t xml:space="preserve">مقياس الصلابة النفسية </t>
-[...7 lines deleted...]
-  <si>
     <t>مقياس الصمت فى الخلافات الزوجية</t>
   </si>
   <si>
     <t>9789770528174</t>
   </si>
   <si>
     <t>مقياس الصمود النفسى</t>
   </si>
   <si>
     <t>9789770529706</t>
   </si>
   <si>
     <t>مقياس الضبط المعرفى لذوى صعوبات التعلم والعاديين</t>
   </si>
   <si>
     <t>مقياس الضغط القلق الاكتئاب</t>
   </si>
   <si>
     <t>مقياس الضغوط الاسرية للمراهقين والشباب</t>
   </si>
   <si>
     <t>60000000319</t>
   </si>
   <si>
     <t>مقياس الضغوط الحياتية والمجاراة - كراسة التعليمات</t>
@@ -4607,54 +4607,54 @@
   <si>
     <t>مقياس القدرة على حل المشكلات</t>
   </si>
   <si>
     <t>9789770533468</t>
   </si>
   <si>
     <t>مقياس القلق أ الصورة الاماراتية</t>
   </si>
   <si>
     <t>60000000329</t>
   </si>
   <si>
     <t>مقياس القلق أ مصر</t>
   </si>
   <si>
     <t>60000000330</t>
   </si>
   <si>
     <t>مقياس القلق الاجتماعى</t>
   </si>
   <si>
     <t>مقياس القلق الاجتماعى للمراهقين والشباب</t>
   </si>
   <si>
+    <t>9789770528242</t>
+  </si>
+  <si>
     <t>60000000328</t>
-  </si>
-[...1 lines deleted...]
-    <t>9789770528242</t>
   </si>
   <si>
     <t>مقياس القلق للاطفال</t>
   </si>
   <si>
     <t>9789770511114</t>
   </si>
   <si>
     <t>مقياس القلق والاكتئاب للمعوقين فكريا</t>
   </si>
   <si>
     <t>بروس شوربيتا</t>
   </si>
   <si>
     <t>مقياس القيادة</t>
   </si>
   <si>
     <t>60000000333</t>
   </si>
   <si>
     <t>مقياس القيم الاجتماعية</t>
   </si>
   <si>
     <t>60000000426</t>
   </si>
@@ -16660,78 +16660,78 @@
       </c>
       <c r="B515" s="0" t="s">
         <v>1219</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>972</v>
       </c>
       <c r="D515" s="0" t="s">
         <v>1220</v>
       </c>
       <c r="E515" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F515" s="0" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B516" s="0" t="s">
         <v>1221</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>533</v>
-[...1 lines deleted...]
-      <c r="D516" s="0"/>
+        <v>972</v>
+      </c>
+      <c r="D516" s="0" t="s">
+        <v>1222</v>
+      </c>
       <c r="E516" s="0" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="F516" s="0" t="s">
-        <v>24</v>
+        <v>294</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B517" s="0" t="s">
         <v>1221</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>972</v>
-[...3 lines deleted...]
-      </c>
+        <v>533</v>
+      </c>
+      <c r="D517" s="0"/>
       <c r="E517" s="0" t="s">
-        <v>205</v>
+        <v>19</v>
       </c>
       <c r="F517" s="0" t="s">
-        <v>294</v>
+        <v>24</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B518" s="0" t="s">
         <v>1223</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>689</v>
       </c>
       <c r="D518" s="0" t="s">
         <v>1224</v>
       </c>
       <c r="E518" s="0" t="s">
         <v>473</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="0" t="s">
         <v>6</v>
@@ -19150,80 +19150,80 @@
       </c>
       <c r="B642" s="0" t="s">
         <v>1472</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>1473</v>
       </c>
       <c r="D642" s="0" t="s">
         <v>1474</v>
       </c>
       <c r="E642" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F642" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B643" s="0" t="s">
         <v>1475</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>1040</v>
+        <v>1476</v>
       </c>
       <c r="D643" s="0" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="E643" s="0" t="s">
-        <v>80</v>
+        <v>148</v>
       </c>
       <c r="F643" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>1478</v>
+        <v>1040</v>
       </c>
       <c r="D644" s="0" t="s">
         <v>1479</v>
       </c>
       <c r="E644" s="0" t="s">
-        <v>148</v>
+        <v>80</v>
       </c>
       <c r="F644" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B645" s="0" t="s">
         <v>1480</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>509</v>
       </c>
       <c r="D645" s="0" t="s">
         <v>1481</v>
       </c>
       <c r="E645" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F645" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="0" t="s">
         <v>6</v>
@@ -19620,51 +19620,51 @@
       </c>
       <c r="B666" s="0" t="s">
         <v>1521</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>1465</v>
       </c>
       <c r="D666" s="0" t="s">
         <v>1522</v>
       </c>
       <c r="E666" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F666" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B667" s="0" t="s">
         <v>1523</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>1478</v>
+        <v>1476</v>
       </c>
       <c r="D667" s="0" t="s">
         <v>1524</v>
       </c>
       <c r="E667" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F667" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B668" s="0" t="s">
         <v>1525</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="D668" s="0" t="s">
         <v>1526</v>
       </c>
       <c r="E668" s="0" t="s">
@@ -19698,77 +19698,77 @@
       <c r="A670" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B670" s="0" t="s">
         <v>1529</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D670" s="0"/>
       <c r="E670" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F670" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B671" s="0" t="s">
         <v>1530</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>190</v>
+        <v>975</v>
       </c>
       <c r="D671" s="0" t="s">
         <v>1531</v>
       </c>
       <c r="E671" s="0" t="s">
-        <v>127</v>
+        <v>181</v>
       </c>
       <c r="F671" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B672" s="0" t="s">
         <v>1530</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>975</v>
+        <v>190</v>
       </c>
       <c r="D672" s="0" t="s">
         <v>1532</v>
       </c>
       <c r="E672" s="0" t="s">
-        <v>181</v>
+        <v>127</v>
       </c>
       <c r="F672" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B673" s="0" t="s">
         <v>1533</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>837</v>
       </c>
       <c r="D673" s="0" t="s">
         <v>1534</v>
       </c>
       <c r="E673" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F673" s="0" t="s">
         <v>16</v>
       </c>
     </row>
@@ -20186,73 +20186,73 @@
       <c r="A695" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B695" s="0" t="s">
         <v>1579</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>495</v>
       </c>
       <c r="D695" s="0"/>
       <c r="E695" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F695" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B696" s="0" t="s">
         <v>1580</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>1040</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="D696" s="0"/>
       <c r="E696" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F696" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B697" s="0" t="s">
         <v>1580</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D697" s="0"/>
+        <v>1040</v>
+      </c>
+      <c r="D697" s="0" t="s">
+        <v>1581</v>
+      </c>
       <c r="E697" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F697" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B698" s="0" t="s">
         <v>1582</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D698" s="0" t="s">
         <v>1583</v>
       </c>
       <c r="E698" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F698" s="0" t="s">
         <v>16</v>
@@ -22880,75 +22880,75 @@
       </c>
       <c r="B832" s="0" t="s">
         <v>1854</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D832" s="0" t="s">
         <v>1855</v>
       </c>
       <c r="E832" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F832" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B833" s="0" t="s">
         <v>1856</v>
       </c>
       <c r="C833" s="0" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>1253</v>
+      </c>
+      <c r="D833" s="0"/>
       <c r="E833" s="0" t="s">
-        <v>165</v>
+        <v>239</v>
       </c>
       <c r="F833" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B834" s="0" t="s">
         <v>1856</v>
       </c>
       <c r="C834" s="0" t="s">
-        <v>1253</v>
-[...1 lines deleted...]
-      <c r="D834" s="0"/>
+        <v>46</v>
+      </c>
+      <c r="D834" s="0" t="s">
+        <v>1857</v>
+      </c>
       <c r="E834" s="0" t="s">
-        <v>239</v>
+        <v>165</v>
       </c>
       <c r="F834" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B835" s="0" t="s">
         <v>1858</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>1652</v>
       </c>
       <c r="D835" s="0" t="s">
         <v>1859</v>
       </c>
       <c r="E835" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F835" s="0" t="s">
         <v>16</v>
       </c>
     </row>